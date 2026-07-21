--- v0 (2025-10-29)
+++ v1 (2026-07-21)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="0E540FEA" w14:textId="154B7AE4" w:rsidR="00646AAF" w:rsidRPr="00CD1A0F" w:rsidRDefault="00CD1A0F" w:rsidP="00646AAF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk78354194"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B309CB" wp14:editId="4B2DD2CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5175885</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="385200" cy="358326"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="192799357" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="192799357" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -98,51 +98,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="385200" cy="358326"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C61CDAB" wp14:editId="19346E61">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3802380" cy="175260"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1861402259" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3802380" cy="175260"/>
@@ -166,51 +166,51 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:rect w14:anchorId="7A02D1D9" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:.15pt;margin-top:1.1pt;width:299.4pt;height:13.8pt;z-index:-251611136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGBrwLkAIAAJkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nfWRBnSJo0WFA&#10;1xZrh55VWaoNSKImKXGyXz9Ksp2+sMOwQxyJj4/kJ5KnZ1utyEY434GpaXVQUiIMh6YzTzX9eX/5&#10;aU6JD8w0TIERNd0JT8+WHz+c9nYhZtCCaoQjCGL8orc1bUOwi6LwvBWa+QOwwqBSgtMs4NU9FY1j&#10;PaJrVczK8rjowTXWARfeo/QiK+ky4UspeLiR0otAVE0xt5C+Ln0f47dYnrLFk2O27fiQBvuHLDTr&#10;DAadoC5YYGTtujdQuuMOPMhwwEEXIGXHRaoBq6nKV9XctcyKVAuS4+1Ek/9/sPx6c2dvHdLQW7/w&#10;eIxVbKXT8R/zI9tE1m4iS2wD4Sj8PC9n+KOEo646OZodJzaLvbd1PnwVoEk81NThYySO2ObKB4yI&#10;pqNJDOZBdc1lp1S6xAYQ58qRDcOnC9tZclVr/R2aLMPnL4cHRDE+cxbPRzHCpzaKKCnYiwDKxDAG&#10;YsCcS5QUexbSKeyUiHbK/BCSdA3WnROZkHNQxrkwoUo5+pY1IouroyHFN7kkwIgsMf6EPQC8rH3E&#10;zlkO9tFVpP6enMsc/W/Ok0eKDCZMzroz4N4DUFjVEDnbjyRlaiJLj9Dsbh1xkKfLW37Z4YtfMR9u&#10;mcNxwibBFRFu8CMV9DWF4URJC+73e/Joj12OWkp6HM+a+l9r5gQl6pvB/v9SHR7GeU6Xw6OTGV7c&#10;c83jc41Z63PANqpwGVmejtE+qPEoHegH3CSrGBVVzHCMXVMe3Hg5D3lt4C7iYrVKZjjDloUrc2d5&#10;BI+sxo6+3z4wZ4e2Dzgw1zCOMlu86v5sGz0NrNYBZJdGY8/rwDfOf2riYVfFBfP8nqz2G3X5BwAA&#10;//8DAFBLAwQUAAYACAAAACEA92JNh9oAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VIXCrqNIjShDgVqsSBWym9cHPjJQ7Y6yh2k/TvWU5wHM3ozau2s3dixCF2gRSslhkIpCaY&#10;jloFx/eXuw2ImDQZ7QKhggtG2NbXV5UuTZjoDcdDagVDKJZagU2pL6WMjUWv4zL0SNx9hsHrxHFo&#10;pRn0xHDvZJ5la+l1R/xgdY87i8334ewVjNGu7SJNX+6yX9jX+Dh9HHd7pW5v5ucnEAnn9DeGX31W&#10;h5qdTuFMJgqn4J53CvIcBJcPRbECceJcbEDWlfxvX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAhga8C5ACAACZBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA92JNh9oAAAAFAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#c6d9f1 [671]" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00646AAF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Research Paper</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F57CCE" w14:textId="1C47C1B6" w:rsidR="00646AAF" w:rsidRPr="00CD1A0F" w:rsidRDefault="00157EC5" w:rsidP="00157EC5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3140"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -583,69 +583,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Umm Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Qura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> University, </w:t>
-[...17 lines deleted...]
-        <w:t>, Saudi Arabia</w:t>
+        <w:t xml:space="preserve"> University, Makkah, Saudi Arabia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03852EE3" w14:textId="522E0FFB" w:rsidR="00C14623" w:rsidRPr="00CD1A0F" w:rsidRDefault="00C14623" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -676,57 +658,232 @@
       <w:r w:rsidR="00C65E31" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Electrical and Information Engineering, College of Engineering, Covenant University, </w:t>
       </w:r>
       <w:r w:rsidR="00B54DE8" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ota</w:t>
       </w:r>
       <w:r w:rsidR="00C65E31" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Nigeria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCC3BE9" w14:textId="0CA6F073" w:rsidR="00C07BEF" w:rsidRPr="00CD1A0F" w:rsidRDefault="00C07BEF" w:rsidP="005932E4">
+    <w:p w14:paraId="5CCC3BE9" w14:textId="79F67B42" w:rsidR="00C07BEF" w:rsidRPr="00CD1A0F" w:rsidRDefault="005B0103" w:rsidP="005932E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ABBD20B" wp14:editId="25901DBF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2347278</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1580198</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7208520" cy="512445"/>
+                <wp:effectExtent l="0" t="4763" r="6668" b="6667"/>
+                <wp:wrapNone/>
+                <wp:docPr id="418207954" name="Text Box 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm rot="5400000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7208520" cy="512445"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="49D2FCFB" w14:textId="30A72535" w:rsidR="00965DC3" w:rsidRDefault="005B0103" w:rsidP="00FE7706">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005B0103">
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Journal of Electronics, Computer Networking </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>and Applied Mathematics (JECNAM</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="174B3068" w14:textId="77777777" w:rsidR="005B0103" w:rsidRPr="000463C4" w:rsidRDefault="005B0103" w:rsidP="00FE7706">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:lang w:val="en-IN"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0ABBD20B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:184.85pt;margin-top:124.45pt;width:567.6pt;height:40.35pt;rotation:90;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXdlKoTQIAAJAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/wxu02NOEWWIsOA&#10;oC2QDD0rspwYkEVNUmJnv36U7LRZt9OwHASKfH4iH8nM7vtWkpMwtgFV0mQSUyIUh6pR+5J+364+&#10;TSmxjqmKSVCipGdh6f3844dZpwuRwgFkJQxBEmWLTpf04Jwuosjyg2iZnYAWCoM1mJY5vJp9VBnW&#10;IXsrozSOb6IOTKUNcGEteh+GIJ0H/roW3D3VtRWOyJJibi6cJpw7f0bzGSv2hulDw8c02D9k0bJG&#10;4aOvVA/MMXI0zR9UbcMNWKjdhEMbQV03XIQasJokflfN5sC0CLWgOFa/ymT/Hy1/PD0b0lQlzZJp&#10;Gt/e5RklirXYqq3oHfkCPUmCTJ22BaI3GvGuRz+228vn/Radvvq+Ni0xgCrnWex/QROskiAa5T+/&#10;Su65OTpv03iapxjiGMuTNMtyTxoNXJ5TG+u+CmiJN0pqsKWBlZ3W1g3QC8TDLcimWjVShosfI7GU&#10;hpwYDoB0IWMk/w0lFelKevM5H9JV4D8fmKXCXN4q9Jbrd/1Y9g6qM6oRCsYSrOarBpNcM+uemcE5&#10;QifuhnvCo5aAj8BoUXIA8/Nvfo/H9mKUkg7nsqT2x5EZQYn8prDxd0mWIa0LlyxH/Sgx15HddUQd&#10;2yVg5UnILpge7+TFrA20L7hCC/8qhpji+HZJ3cVcumFbcAW5WCwCCEdXM7dWG8099aVL2/6FGT32&#10;yWGHH+Eywax4164B679UsDg6qJvQSy/woOqoO459mIZxRf1eXd8D6u2PZP4LAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBN5d0O4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWocA&#10;eRGnQohKXSERyoKdG7tJRDy2bDcNf890BcvRubr3TL1ZzMRm7cNoUcDdOgGmsbNqxF7A/mO7KoCF&#10;KFHJyaIW8KMDbJrrq1pWyp7xXc9t7BmVYKikgCFGV3EeukEbGdbWaSR2tN7ISKfvufLyTOVm4mmS&#10;ZNzIEWlhkE6/DLr7bk9GQO7s217Zo3cPnxbbdOdet/OXELc3y/MTsKiX+BeGiz6pQ0NOB3tCFdgk&#10;oCizkqICVmle3AOjSJnnGbADsUdivKn5/yeaXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBXdlKoTQIAAJAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBN5d0O4AAAAAwBAAAPAAAAAAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="49D2FCFB" w14:textId="30A72535" w:rsidR="00965DC3" w:rsidRDefault="005B0103" w:rsidP="00FE7706">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005B0103">
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Journal of Electronics, Computer Networking </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>and Applied Mathematics (JECNAM</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="174B3068" w14:textId="77777777" w:rsidR="005B0103" w:rsidRPr="000463C4" w:rsidRDefault="005B0103" w:rsidP="00FE7706">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:lang w:val="en-IN"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8845" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2791"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="5771"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B027E" w:rsidRPr="00CD1A0F" w14:paraId="513CAD48" w14:textId="77777777" w:rsidTr="002D75F1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -1060,294 +1217,140 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1658B743" w14:textId="77777777" w:rsidR="00941203" w:rsidRPr="00CD1A0F" w:rsidRDefault="00941203" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="647B3C56" w14:textId="7B6329BD" w:rsidR="00941203" w:rsidRPr="00CD1A0F" w:rsidRDefault="000463C4" w:rsidP="00E269D5">
+          <w:p w14:paraId="647B3C56" w14:textId="7C4EE6BA" w:rsidR="00941203" w:rsidRPr="00CD1A0F" w:rsidRDefault="00095F2F" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C6D9F1" w:themeColor="text2" w:themeTint="33"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>An abstract is often presented separate from the article, so it must be able to stand alone.  A well-prepared abstract enables the reader to identify the basic content of a document quickly and accurately, to determine its relevance to their interests, and thus to decide whether to read the document in its entirety.</w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The abstract should be informative and completely self-explanatory, provide a clear statement of the problem, the proposed approach or solution, and point out major findings and conclusions. </w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The Abstract should be 100 to 200 words in length. </w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>References should be avoided, but if essential, then cite the author(s) and year(s). Standard nomenclature should be used, and non-standard or uncommon abbreviations should be avoided, but if essential they must be defined at their first mention in the abstract itself. No literature should be cited.</w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The keyword list provides the opportunity to add 5 to 7 keywords, used by the indexing and abstracting services, in addition to those already present in the title </w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0053630F" w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>pt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00095F2F" w:rsidRPr="00CD1A0F">
+            <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00941203" w:rsidRPr="00CD1A0F" w14:paraId="5AB61300" w14:textId="77777777" w:rsidTr="002D75F1">
         <w:trPr>
           <w:trHeight w:val="1231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -1678,67 +1681,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Km. 10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Idiroko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Road, Canaan Land, Ota, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> State, Nigeria</w:t>
+              <w:t xml:space="preserve"> Road, Canaan Land, Ota, Ogun State, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C411EDF" w14:textId="6FFF6F14" w:rsidR="00941203" w:rsidRPr="00CD1A0F" w:rsidRDefault="00C65E31" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00646AAF" w:rsidRPr="00CD1A0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                 </w:rPr>
@@ -1746,51 +1733,50 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00646AAF" w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19EB2672" w14:textId="12F089BC" w:rsidR="00957C11" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A2774D" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251616256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09EFBADC" wp14:editId="69ECBBC8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>17145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5554980" cy="708660"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1934504031" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5554980" cy="708660"/>
@@ -1862,51 +1848,65 @@
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="09EFBADC" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:6.9pt;width:437.4pt;height:55.8pt;z-index:251616256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMFWxmcQIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kSZoGdYqsRYcB&#10;XVugHXpWZLkxJouapMTufv2e5Dj92E7DLrJEUo/U46PPzrtGs51yviZT8NFRzpkyksraPBX8+8PV&#10;pzlnPghTCk1GFfxZeX6+/PjhrLULNaYN6VI5BhDjF60t+CYEu8gyLzeqEf6IrDJwVuQaEXB0T1np&#10;RAv0RmfjPJ9lLbnSOpLKe1gveydfJvyqUjLcVpVXgemCo7aQVpfWdVyz5ZlYPDlhN7XclyH+oYpG&#10;1AZJD1CXIgi2dfUfUE0tHXmqwpGkJqOqqqVKb8BrRvm719xvhFXpLSDH2wNN/v/BypvdnWN1id6d&#10;Hk+m+SQ/HnFmRINePagusM/UsVGkqbV+geh7i/jQwYwrg93DGF/fVa6JX7yLwQ/Cnw8kRzAJ43Q6&#10;nZzO4ZLwneTz2Sx1IXu5bZ0PXxQ1LG4K7tDExK3YXfuAShA6hMRknnRdXtVap0MUjrrQju0EWh66&#10;cbqqt803KnsbZJPvGw8z5NGb54MZ8El+ESUle5NAG9YWfHY8zRPwG1+s6pB6rYX8EQmKeC8l4qQN&#10;jJHOnra4C92667swULqm8hlMO+ol6628qgF/LXy4Ew4aBYOYu3CLpdKEmmi/42xD7tff7DEe0oGX&#10;sxaaL7j/uRVOcaa/GojqdDSZxCFJh8n0ZIyDe+1Zv/aYbXNB4Bh6QXVpG+ODHraVo+YR47mKWeES&#10;RiI3mjJsL0I/iRhvqVarFISxsCJcm3srI3TsaaT1oXsUzu4VEaClGxqmQyzeCaOPjTcNrbaBqjqp&#10;JvLcs7qnHyOVurMf/zizr88p6uUntfwNAAD//wMAUEsDBBQABgAIAAAAIQAhCC3Z3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHayv1VhxCaWgaB1FUekMFygeYeEki4nUUOyH9&#10;+25P7XFnRrNvstVoGzFg52tHCmbTCARS4UxNpYLT1/ZxCcIHTUY3jlDBN3pY5ZO7TKfG3eiAwzGU&#10;gkvIp1pBFUKbSumLCq32U9cisXdxndWBz66UptM3LreNjKPoWVpdE3+odIubCovrsbcK5L4Pm9PL&#10;23zdz3A7fESXXf3+qdTD/bh+BRFwDH9h+MVndMiZ6ex6Ml40CuKEgyzPeQDbyyRZgDizEC+eQOaZ&#10;/D8g/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMFWxmcQIAAOwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhCC3Z3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="#c6d9f1 [671]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="72946A24" w14:textId="77777777" w:rsidR="00A2774D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A2774D" w:rsidP="00A2774D">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CD1A0F">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
                         </w:rPr>
-                        <w:t>Copyright © 2025 The Author(s). This is an open access article distributed under the Creative Commons Attribution License, (http://creativecommons.org/licenses/by/4.0/) which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
+                        <w:t xml:space="preserve">Copyright © 2025 </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00CD1A0F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t>The</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00CD1A0F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Author(s). This is an open access article distributed under the Creative Commons Attribution License, (http://creativecommons.org/licenses/by/4.0/) which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="42B8D5E6" w14:textId="77777777" w:rsidR="00A2774D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A2774D" w:rsidP="00A2774D">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="336CC523" w14:textId="21AA078E" w:rsidR="00A2774D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A2774D" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
@@ -2634,65 +2634,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032151B0" w14:textId="38D782B0" w:rsidR="000C2528" w:rsidRDefault="000C2528" w:rsidP="000C2528">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explaining research chronological, including research design, research procedure (in the form of algorithms, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or other), how to test and data acquisition </w:t>
+        <w:t xml:space="preserve">Explaining research chronological, including research design, research procedure (in the form of algorithms, Pseudocode or other), how to test and data acquisition </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1049/iet-gtd.2017.1507","ISSN":"1751-8695","author":[{"dropping-particle":"","family":"Chen","given":"Shi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tai","given":"Nengling","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Fan","given":"Chunju","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Jian","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hong","given":"Shubin","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IET Generation, Transmission &amp; Distribution","id":"ITEM-1","issue":"12","issued":{"date-parts":[["2018","7","27"]]},"page":"3086-3096","title":"Sequence‐component‐based current differential protection for transmission lines connected with IIGs","type":"article-journal","volume":"12"},"uris":["http://www.mendeley.com/documents/?uuid=7dfd10cf-fd9a-4093-a6cd-b639a0b2188c"]},{"id":"ITEM-2","itemData":{"DOI":"10.1109/ACCESS.2015.2443119","ISSN":"2169-3536","author":[{"dropping-particle":"","family":"Parhizi","given":"Sina","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Lotfi","given":"Hossein","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Khodaei","given":"Amin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bahramirad","given":"Shay","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-2","issued":{"date-parts":[["2015"]]},"page":"890-925","title":"State of the Art in Research on Microgrids: A Review","type":"article-journal","volume":"3"},"uris":["http://www.mendeley.com/documents/?uuid=0a062cf1-4314-4b10-b87d-468a22ba0015"]},{"id":"ITEM-3","itemData":{"DOI":"10.1049/PBRN006E","ISBN":"9781849190145","author":[{"dropping-particle":"","family":"Chowdhury","given":"S.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Chowdhury","given":"S. P.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Crossley","given":"P.","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-3","issued":{"date-parts":[["2009","1","1"]]},"publisher":"Institution of Engineering and Technology","title":"Microgrids and Active Distribution Networks","type":"book"},"uris":["http://www.mendeley.com/documents/?uuid=d6f531e3-88e4-4ed7-b41a-58af6c6fd419"]}],"mendeley":{"formattedCitation":"[5]–[7]","plainTextFormattedCitation":"[5]–[7]","previouslyFormattedCitation":"[5]–[7]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>[5]–[7]</w:t>
       </w:r>
@@ -2932,65 +2918,51 @@
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15BBE056" w14:textId="19B07E48" w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F" w:rsidRDefault="00354A58" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk78354310"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explaining research chronological, including research design, research procedure (in the form of algorithms, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or other), how to test and data </w:t>
+        <w:t xml:space="preserve">Explaining research chronological, including research design, research procedure (in the form of algorithms, Pseudocode or other), how to test and data </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk78354375"/>
       <w:r w:rsidR="003E23A5" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">acquisition </w:t>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1049/iet-gtd.2017.1507","ISSN":"1751-8695","author":[{"dropping-particle":"","family":"Chen","given":"Shi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tai","given":"Nengling","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Fan","given":"Chunju","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Jian","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hong","given":"Shubin","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IET Generation, Transmission &amp; Distribution","id":"ITEM-1","issue":"12","issued":{"date-parts":[["2018","7","27"]]},"page":"3086-3096","title":"Sequence‐component‐based current differential protection for transmission lines connected with IIGs","type":"article-journal","volume":"12"},"uris":["http://www.mendeley.com/documents/?uuid=7dfd10cf-fd9a-4093-a6cd-b639a0b2188c"]},{"id":"ITEM-2","itemData":{"DOI":"10.1109/ACCESS.2015.2443119","ISSN":"2169-3536","author":[{"dropping-particle":"","family":"Parhizi","given":"Sina","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Lotfi","given":"Hossein","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Khodaei","given":"Amin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bahramirad","given":"Shay","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-2","issued":{"date-parts":[["2015"]]},"page":"890-925","title":"State of the Art in Research on Microgrids: A Review","type":"article-journal","volume":"3"},"uris":["http://www.mendeley.com/documents/?uuid=0a062cf1-4314-4b10-b87d-468a22ba0015"]},{"id":"ITEM-3","itemData":{"DOI":"10.1049/PBRN006E","ISBN":"9781849190145","author":[{"dropping-particle":"","family":"Chowdhury","given":"S.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Chowdhury","given":"S. P.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Crossley","given":"P.","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-3","issued":{"date-parts":[["2009","1","1"]]},"publisher":"Institution of Engineering and Technology","title":"Microgrids and Active Distribution Networks","type":"book"},"uris":["http://www.mendeley.com/documents/?uuid=d6f531e3-88e4-4ed7-b41a-58af6c6fd419"]}],"mendeley":{"formattedCitation":"[5]–[7]","plainTextFormattedCitation":"[5]–[7]","previouslyFormattedCitation":"[5]–[7]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3185,51 +3157,50 @@
     </w:p>
     <w:p w14:paraId="09FAD92B" w14:textId="77777777" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B9F46E" w14:textId="0DD1B41F" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="00B44E93" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40F7B5D8" wp14:editId="62FA6D56">
             <wp:extent cx="4501965" cy="3533775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId11">
                               <a14:imgEffect>
@@ -3275,51 +3246,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Figure 1. Shows the flowchart of the AI-based models and experimental methods applied</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F68CA62" w14:textId="7EEEF725" w:rsidR="00D7478D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00D7478D" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25268DF3" wp14:editId="41740F39">
             <wp:extent cx="3959328" cy="2400300"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:biLevel thresh="75000"/>
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId13">
@@ -3349,70 +3319,69 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="308C3244" w14:textId="192BE904" w:rsidR="00D7478D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00D7478D" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(a)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F801E51" w14:textId="248C4AC1" w:rsidR="00D7478D" w:rsidRPr="00CD1A0F" w:rsidRDefault="00D7478D" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B907EBE" wp14:editId="03FC627C">
             <wp:extent cx="3959781" cy="2343150"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:biLevel thresh="75000"/>
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId15">
                               <a14:imgEffect>
@@ -4226,51 +4195,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>MathType</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is preferred.</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk79141485"/>
     </w:p>
     <w:p w14:paraId="473C0DBC" w14:textId="77777777" w:rsidR="00E619D6" w:rsidRPr="00CD1A0F" w:rsidRDefault="00E619D6" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8C919A" w14:textId="0F6A48CC" w:rsidR="004F4003" w:rsidRPr="00CD1A0F" w:rsidRDefault="0084344F" w:rsidP="00E269D5">
+    <w:p w14:paraId="6A8C919A" w14:textId="0F6A48CC" w:rsidR="004F4003" w:rsidRPr="00CD1A0F" w:rsidRDefault="00F91295" w:rsidP="00E269D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
@@ -4735,51 +4704,59 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>[19]</w:t>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">). Examples of reference items of different categories shown in the References section. Each item in the references section should be typed using </w:t>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Examples of reference items of different categories shown in the References section. Each item in the references section should be typed using </w:t>
       </w:r>
       <w:r w:rsidR="008D4B71" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DD2BCF" w:rsidRPr="00CD1A0F">
@@ -4836,51 +4813,50 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3CA98D" w14:textId="14E29192" w:rsidR="00E619D6" w:rsidRPr="00CD1A0F" w:rsidRDefault="008E6B34" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E619D6" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E619D6" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Subsub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E619D6" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
@@ -7470,50 +7446,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onceptualization</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170F70CD" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -7703,50 +7680,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D92C8D7" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -7759,50 +7737,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nvestigation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="132FCDF4" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -7850,62 +7829,52 @@
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ata </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ata Curation</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1B93A6B1" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -8000,50 +7969,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F1C1ACA" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vi</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -8056,50 +8026,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sualization</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="043C9A11" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Su</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9998,51 +9969,58 @@
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DED120F" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>The data availability statement is a valuable link between a paper’s results and the supporting evidence. It is a brief statement about whether the authors of an article have made the evidence supporting their findings available, and if so, where readers may access it. Data availability statements help to promote transparency and reproducibility in research and to increase the visibility of valuable evidence produced or gathered during the course of research. As part of our commitment to supporting open research, our journal now requires all manuscripts to include a data availability statement in order to be accepted for publication. Examples:</w:t>
+        <w:t xml:space="preserve">The data availability statement is a valuable link between a paper’s results and the supporting evidence. It is a brief statement about whether the authors of an article have made the evidence supporting their findings available, and if so, where readers may access it. Data availability statements help to promote transparency and reproducibility in research and to increase the visibility of valuable evidence produced or gathered during the course of research. As part of our commitment to supporting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1A0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>open research, our journal now requires all manuscripts to include a data availability statement in order to be accepted for publication. Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADABCD7" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -10052,51 +10030,50 @@
     </w:p>
     <w:p w14:paraId="748B5374" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The data that support the findings of this study will be available in [repository name] [URL / DOI link] following a [6 month] embargo from the date of publication to allow for the commercialization of research findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200D70B2" w14:textId="77777777" w:rsidR="00875A0C" w:rsidRPr="00CD1A0F" w:rsidRDefault="00875A0C" w:rsidP="00E269D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10735,155 +10712,97 @@
         <w:t xml:space="preserve">: 10.1109/TBME.2011.2158315. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213EAAA7" w14:textId="77777777" w:rsidR="00A3788A" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A3788A" w:rsidP="00E269D5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. </w:t>
+        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fardel</w:t>
+        <w:t>Nuesch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M. Nagel, F. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, and A. </w:t>
+        <w:t xml:space="preserve">, T. Lippert, and A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wokaun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Appl. Phys. </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Appl. Phys. Lett.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, vol. 91, no. 6, Aug. 2007, Art. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11203,51 +11122,60 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, and Y. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Xie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, “Energy-efficient GPU design with reconfigurable in-package graphics memory,” in </w:t>
+        <w:t xml:space="preserve">, “Energy-efficient GPU design with reconfigurable in-package </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1A0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">graphics memory,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. ACM/IEEE Int. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Symp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
@@ -11347,51 +11275,50 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic Format: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F337000" w14:textId="77777777" w:rsidR="00A3788A" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A3788A" w:rsidP="00E269D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Title of His Published Book</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, X. Editor, Ed., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -12294,50 +12221,51 @@
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>. Institution of Engineering and Technology, 2009.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0176FA20" w14:textId="77777777" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[8]</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">R. Ndou, J. I. Fadiran, S. Chowdhury, and S. P. Chowdhury, “Performance comparison of voltage and frequency based loss of grid protection schemes for microgrids,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2013 IEEE Power &amp; Energy Society General Meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, 2013, pp. 1–5, doi: 10.1109/PESMG.2013.6672788.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C663B85" w14:textId="77777777" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
@@ -12376,51 +12304,50 @@
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, Jul. 2011, pp. 1–6, doi: 10.1109/PES.2011.6039596.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0906495E" w14:textId="77777777" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[10]</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">K. Jennett, F. Coffele, and C. Booth, “Comprehensive and quantitative analysis of protection problems associated with increasing penetration of inverter-interfaced DG,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>11th IET International Conference on Developments in Power Systems Protection (DPSP 2012)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, 2012, pp. P31–P31, doi: 10.1049/cp.2012.0091.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5139573D" w14:textId="77777777" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
@@ -12966,50 +12893,51 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>[24]</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">M. M. Eissa (SIEEE), “Protection techniques with renewable resources and smart grids—A survey,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Renew. Sustain. Energy Rev.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, vol. 52, pp. 1645–1667, Dec. 2015, doi: 10.1016/j.rser.2015.08.031.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54539B97" w14:textId="1D86DB9A" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
@@ -13087,219 +13015,187 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2684CBB8" w14:textId="41FBA647" w:rsidR="006E1F55" w:rsidRPr="00CD1A0F" w:rsidRDefault="00A2774D" w:rsidP="00E269D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5682B959" wp14:editId="1B63424A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>86665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5608320" cy="760781"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="828314409" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5608320" cy="760781"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:schemeClr val="tx2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5E9CD6F0" w14:textId="0DC34AD4" w:rsidR="005932E4" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="000F31E8">
+                          <w:p w14:paraId="5E9CD6F0" w14:textId="0605780B" w:rsidR="005932E4" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="000F31E8">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>How to Cite:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>Rokan</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> H. </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve">, </w:t>
+                              <w:t xml:space="preserve"> H. Hamad, </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>Sadoon</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> M. Abdullah, Ahmed A. Abdullah, &amp; </w:t>
+                              <w:t xml:space="preserve"> M. Abdullah, Ahmed A. Abdullah, &amp; Dhafer F. Ibrahim. (2025). </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
-                              <w:t>Dhafer</w:t>
+                              <w:t>The</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> F. Ibrahim. (2025). The protective role of aqueous extract of rosemary leaves and vitamin E in protection against risk of induced hyperlipidemia in male white rats</w:t>
+                              <w:t xml:space="preserve"> protective role of aqueous extract of rosemary leaves and vitamin E in protection against risk of induced hyperlipidemia in male white rats</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B0103">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                                <w:color w:val="212529"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00E938F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00921715" w:rsidRPr="00921715">
+                            <w:r w:rsidR="005B0103" w:rsidRPr="005B0103">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Journal of Artificial Intelligence, Machine Lear</w:t>
-[...20 lines deleted...]
-                              <w:t>(JAIMLNN)</w:t>
+                              <w:t>Journal of Electronics, Computer Networking and Applied Mathematics (JECNAM)</w:t>
                             </w:r>
                             <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>, </w:t>
                             </w:r>
                             <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:iCs/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
                             <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(1), </w:t>
                             </w:r>
                             <w:r w:rsidR="006F2043">
                               <w:rPr>
@@ -13315,56 +13211,56 @@
                               </w:rPr>
                               <w:t>–</w:t>
                             </w:r>
                             <w:r w:rsidR="006F2043">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
                             <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="212529"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId16" w:history="1">
-                              <w:r w:rsidR="009C4500" w:rsidRPr="00D76B44">
+                              <w:r w:rsidR="005B0103" w:rsidRPr="001902CB">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria"/>
                                 </w:rPr>
-                                <w:t>https://doi.org/10.55529/jaimlnn.51.1.</w:t>
+                                <w:t>https://doi.org/10.55529/jecnam.51.1.</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="000F31E8">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1C09AF12" w14:textId="30EBBC20" w:rsidR="00A2774D" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="005932E4">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="67340AF7" w14:textId="77777777" w:rsidR="00A2774D" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="005932E4">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -13383,171 +13279,141 @@
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5682B959" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:6.8pt;width:441.6pt;height:59.9pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwom9adwIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haSikRKepATJMY&#10;IMG0Z9dxaCTH59luG/bX77PTlMJ+PEx7cey783e+777L+UXXarZRzjdkSj46yjlTRlLVmKeSf328&#10;/jDjzAdhKqHJqJI/K88v5u/fnW9toca0Il0pxwBifLG1JV+FYIss83KlWuGPyCoDZ02uFQFH95RV&#10;TmyB3upsnOfTbEuuso6k8h7Wq97J5wm/rpUMd3XtVWC65HhbSKtL6zKu2fxcFE9O2FUjd88Q//CK&#10;VjQGSfdQVyIItnbNL1BtIx15qsORpDajum6kSjWgmlH+ppqHlbAq1QJyvN3T5P8frLzd3DvWVCWf&#10;jWfHo8kkP+PMiBatelRdYB+pY6PI0tb6AsEPFuGhgxndHuwexlh8V7s2flEWgx98P+85jmASxpNp&#10;PjsewyXhO53mp7MEk73cts6HT4paFjcld+hholZsbnzASxA6hMRknnRTXTdap0PUjbrUjm0EOh66&#10;cbqq1+0XqnobVJPv+g4z1NGbZ4MZ8El9ESUle5VAG7Yt+fT4JE/Ar3z7a39OPhmyiOIw+XQw/y05&#10;fNrgRbETPeNxF7pll/o3HrqxpOoZTXLUi91bed2AyRvhw71wUDfIx8SGOyy1JpRDux1nK3I/fmeP&#10;8RAdvJxtMS0l99/XwinO9GcDOZ5F5WC80mFychob7A49y0OPWbeXhPaM8G+wMm1jfNDDtnbUfsNg&#10;L2JWuISRyI1+DtvL0M8wfgxSLRYpCANlRbgxD1ZG6CiHqJPH7ptwdiemABne0jBXonijqT423jS0&#10;WAeqmyS4yHPP6o5+DGOSxu7HEaf98JyiXn5v858AAAD//wMAUEsDBBQABgAIAAAAIQClwcUH3QAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEMCVRriVPwUeqYtKr1t4yWJ&#10;GttR7LTp27M9wXFmVjPf5vPRtOJIvW+cVXA/iUCQLZ1ubKVgs36/S0H4gFZj6ywpOJOHeXF9lWOm&#10;3cl+0nEVKsEl1meooA6hy6T0ZU0G/cR1ZDn7cb3BwLKvpO7xxOWmlXEUTaXBxvJCjR291lQeVoNR&#10;8EJfh91jhIuP73hzflsvtrthtlTq9mZ8fgIRaAx/x3DBZ3QomGnvBqu9aBXwI4HdZAqC0zRNYhD7&#10;i5E8gCxy+Z+/+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwom9adwIAACYFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClwcUH3QAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#c6d9f1 [671]" strokecolor="#8db3e2 [1311]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5E9CD6F0" w14:textId="0DC34AD4" w:rsidR="005932E4" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="000F31E8">
+                    <w:p w14:paraId="5E9CD6F0" w14:textId="0605780B" w:rsidR="005932E4" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="000F31E8">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>How to Cite:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>Rokan</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> H. </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve">, </w:t>
+                        <w:t xml:space="preserve"> H. Hamad, </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>Sadoon</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> M. Abdullah, Ahmed A. Abdullah, &amp; </w:t>
+                        <w:t xml:space="preserve"> M. Abdullah, Ahmed A. Abdullah, &amp; Dhafer F. Ibrahim. (2025). </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
-                        <w:t>Dhafer</w:t>
+                        <w:t>The</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> F. Ibrahim. (2025). The protective role of aqueous extract of rosemary leaves and vitamin E in protection against risk of induced hyperlipidemia in male white rats</w:t>
+                        <w:t xml:space="preserve"> protective role of aqueous extract of rosemary leaves and vitamin E in protection against risk of induced hyperlipidemia in male white rats</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B0103">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                          <w:color w:val="212529"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="00E938F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00921715" w:rsidRPr="00921715">
+                      <w:r w:rsidR="005B0103" w:rsidRPr="005B0103">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Journal of Artificial Intelligence, Machine Lear</w:t>
-[...20 lines deleted...]
-                        <w:t>(JAIMLNN)</w:t>
+                        <w:t>Journal of Electronics, Computer Networking and Applied Mathematics (JECNAM)</w:t>
                       </w:r>
                       <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>, </w:t>
                       </w:r>
                       <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:iCs/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>5</w:t>
                       </w:r>
                       <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(1), </w:t>
                       </w:r>
                       <w:r w:rsidR="006F2043">
                         <w:rPr>
@@ -13563,56 +13429,56 @@
                         </w:rPr>
                         <w:t>–</w:t>
                       </w:r>
                       <w:r w:rsidR="006F2043">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>11</w:t>
                       </w:r>
                       <w:r w:rsidR="005932E4" w:rsidRPr="000F31E8">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="005932E4" w:rsidRPr="005932E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:color w:val="212529"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId17" w:history="1">
-                        <w:r w:rsidR="009C4500" w:rsidRPr="00D76B44">
+                        <w:r w:rsidR="005B0103" w:rsidRPr="001902CB">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria"/>
                           </w:rPr>
-                          <w:t>https://doi.org/10.55529/jaimlnn.51.1.</w:t>
+                          <w:t>https://doi.org/10.55529/jecnam.51.1.</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="000F31E8">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria"/>
                         </w:rPr>
                         <w:t>11</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1C09AF12" w14:textId="30EBBC20" w:rsidR="00A2774D" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="005932E4">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="67340AF7" w14:textId="77777777" w:rsidR="00A2774D" w:rsidRPr="005932E4" w:rsidRDefault="00A2774D" w:rsidP="005932E4">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -13694,113 +13560,108 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0DE928" w14:textId="6A8EC5A5" w:rsidR="00E269D5" w:rsidRPr="00CD1A0F" w:rsidRDefault="006E1F55" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">BIOGRAPHIES </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">OF AUTHORS </w:t>
+        <w:t xml:space="preserve">BIOGRAPHIES OF AUTHORS </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00E269D5" w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PT) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19906F8B" w14:textId="311CB342" w:rsidR="008F7C6C" w:rsidRPr="00CD1A0F" w:rsidRDefault="008F7C6C" w:rsidP="00E269D5">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>In this section, authors are required to provide their professional biography, which should include their academic background, current position, research interests, and any significant contributions to the current study. Additionally, authors should include links to their professional profiles, such as ORCID (</w:t>
+        <w:t>In this section, authors are required to provide their professiona</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00CD1A0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>l biography, which should include their academic background, current position, research interests, and any significant contributions to the current study. Additionally, authors should include links to their professional profiles, such as ORCID (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mandatory)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">if applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1A0F">
         <w:rPr>
@@ -14338,51 +14199,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1926"/>
         <w:gridCol w:w="6852"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w14:paraId="2170DB4A" w14:textId="77777777" w:rsidTr="005C5BD1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0237C8E6" w14:textId="77777777" w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w:rsidRDefault="009F4E50" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B647FC4" wp14:editId="09866EA1">
                   <wp:extent cx="1080000" cy="1456974"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -14437,51 +14297,50 @@
               <w:t xml:space="preserve">Abdel‑Rahman </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hedar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="054EC3AD" wp14:editId="39B56544">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="23" name="Picture 23">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId19"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="23" name="Picture 23">
                             <a:hlinkClick r:id="rId19"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
@@ -14504,51 +14363,50 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EFABBFD" wp14:editId="740AD464">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="24" name="Picture 24">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="24" name="Picture 24">
                             <a:hlinkClick r:id="rId21"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
@@ -14571,112 +14429,110 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E82E75A" wp14:editId="5EF25E9B">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="25" name="Graphic 25">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId23"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Graphic 25">
                             <a:hlinkClick r:id="rId23"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" r:embed="rId25"/>
+                                <asvg:svgBlip xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114935" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13244444" wp14:editId="14094A3A">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="26" name="Picture 26">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId26"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 26">
                             <a:hlinkClick r:id="rId26"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27">
                             <a:extLst>
@@ -14741,60 +14597,58 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, Umm Al-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Qura</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> University, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Makkah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">, Saudi Arabia. He is also an associate professor of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>artifcial</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> intelligence in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -14864,51 +14718,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w14:paraId="07A000D1" w14:textId="77777777" w:rsidTr="005C5BD1">
         <w:trPr>
           <w:trHeight w:val="1547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7BDC5B68" w14:textId="77777777" w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w:rsidRDefault="009F4E50" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63B019F3" wp14:editId="75E059B6">
                   <wp:extent cx="1080000" cy="1440000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
                   <wp:docPr id="27" name="Picture 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0">
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId28">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -14969,51 +14822,50 @@
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Melin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ADEA489" wp14:editId="0A5AFAB5">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="28" name="Picture 28">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId29"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="28" name="Picture 28">
                             <a:hlinkClick r:id="rId29"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
@@ -15036,51 +14888,50 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F50AA8C" wp14:editId="34ABB0ED">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="29" name="Picture 29">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId30"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="29" name="Picture 29">
                             <a:hlinkClick r:id="rId30"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
@@ -15103,112 +14954,110 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39AF3570" wp14:editId="11A1CC27">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="Graphic 9">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId31"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="30" name="Graphic 30">
                             <a:hlinkClick r:id="rId31"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" r:embed="rId25"/>
+                                <asvg:svgBlip xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114935" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0721AC11" wp14:editId="6EA03884">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="31" name="Picture 31">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId32"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Picture 31">
                             <a:hlinkClick r:id="rId32"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27">
                             <a:extLst>
@@ -15239,67 +15088,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> received the D.Sc. degree (Doctor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Habilitatus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> D.Sc.) in computer science from the Polish Academy of Sciences, Warsaw, Poland, with the Dissertation “Hybrid Intelligent Systems for Pattern Recognition using Soft Computing”. She is a Professor of Computer Science in the Graduate Division, Tijuana Institute of Technology, Tijuana, Mexico since 1998. In addition, she is serving as Director of Graduate Studies in computer science and Head of the research group on Computational Intelligence (2000–present). Her research interests are in Type-2 Fuzzy Logic, Modular Neural Networks, Pattern Recognition, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">-Fuzzy and Genetic-Fuzzy hybrid </w:t>
+              <w:t xml:space="preserve"> D.Sc.) in computer science from the Polish Academy of Sciences, Warsaw, Poland, with the Dissertation “Hybrid Intelligent Systems for Pattern Recognition using Soft Computing”. She is a Professor of Computer Science in the Graduate Division, Tijuana Institute of Technology, Tijuana, Mexico since 1998. In addition, she is serving as Director of Graduate Studies in computer science and Head of the research group on Computational Intelligence (2000–present). Her research interests are in Type-2 Fuzzy Logic, Modular Neural Networks, Pattern Recognition, Neuro-Fuzzy and Genetic-Fuzzy hybrid </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>approaches.,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> She is currently the President of Hispanic American Fuzzy Systems Association (HAFSA) and is the founding Chair of the Mexican Chapter of the IEEE Computational Intelligence Society. She can be contacted at email: pmelin@tectijuana.mx.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w14:paraId="272E136B" w14:textId="77777777" w:rsidTr="005C5BD1">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
@@ -15331,51 +15164,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w14:paraId="43E96214" w14:textId="77777777" w:rsidTr="005C5BD1">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2DABBF39" w14:textId="77777777" w:rsidR="009F4E50" w:rsidRPr="00CD1A0F" w:rsidRDefault="009F4E50" w:rsidP="00E269D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F5B65F8" wp14:editId="7063E5C9">
                   <wp:extent cx="1080000" cy="1440000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
                   <wp:docPr id="21" name="Picture 21"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="Picture 18"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="8184" r="7457"/>
                           <a:stretch/>
                         </pic:blipFill>
@@ -15430,51 +15262,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Okokpujie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43733240" wp14:editId="355BA02F">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Picture 17">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId34"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="Picture 12">
                             <a:hlinkClick r:id="rId34"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
@@ -15497,51 +15328,50 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="171D0A3C" wp14:editId="501E6D7F">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="18" name="Picture 18">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId35"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="Picture 10">
                             <a:hlinkClick r:id="rId35"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
@@ -15563,112 +15393,110 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A5B88D7" wp14:editId="649D6291">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="20" name="Graphic 20">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId36"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="Graphic 13">
                             <a:hlinkClick r:id="rId36"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" r:embed="rId25"/>
+                                <asvg:svgBlip xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114935" cy="114935"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04DB32F1" wp14:editId="3F4B61AA">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="30" name="Picture 30">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId37"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="30" name="Picture 30">
                             <a:hlinkClick r:id="rId37"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27">
                             <a:extLst>
@@ -15723,60 +15551,58 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">.) in Electronics and Telecommunication Engineering and Master of Business Administration (MBA), </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ph.D</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Information and Communication Engineering, besides several professional certificates and skills. He is currently lecturing with the department of Electrical and Information Engineering at Covenant University, Ota, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ogun</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> State, Nigeria. He is a member of the Nigeria Society of Engineers and the Institute of Electrical and Electronics Engineers (IEEE). His research areas of interest include Biometrics, Artificial Intelligent, and Digital signal Processing. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">He can be contacted at email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>kennedy.okokpujie@covenantuniversity.edu.ng</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1A0F">
               <w:rPr>
@@ -15816,81 +15642,81 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E619D6" w:rsidRPr="00A2774D" w:rsidSect="00443FE8">
       <w:headerReference w:type="even" r:id="rId38"/>
       <w:headerReference w:type="default" r:id="rId39"/>
       <w:footerReference w:type="even" r:id="rId40"/>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:headerReference w:type="first" r:id="rId42"/>
       <w:footerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="1134" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53454DCF" w14:textId="77777777" w:rsidR="0084344F" w:rsidRPr="00CD1A0F" w:rsidRDefault="0084344F">
+    <w:p w14:paraId="0E8943EE" w14:textId="77777777" w:rsidR="00F91295" w:rsidRPr="00CD1A0F" w:rsidRDefault="00F91295">
       <w:r w:rsidRPr="00CD1A0F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D6311E5" w14:textId="77777777" w:rsidR="0084344F" w:rsidRPr="00CD1A0F" w:rsidRDefault="0084344F">
+    <w:p w14:paraId="6734A834" w14:textId="77777777" w:rsidR="00F91295" w:rsidRPr="00CD1A0F" w:rsidRDefault="00F91295">
       <w:r w:rsidRPr="00CD1A0F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -16004,51 +15830,50 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="14B62BC2" w14:textId="11A41B9D" w:rsidR="00097958" w:rsidRPr="00443FE8" w:rsidRDefault="00443FE8" w:rsidP="00443FE8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC7AB7D" wp14:editId="600A9933">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1204820432" name="AutoShape 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -16068,103 +15893,102 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:shapetype w14:anchorId="68C9F642" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0n&#10;zjT41rGGdJmAIK6cabnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy&#10;6JeuJ47epxsshngOtTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf&#10;383bNYhAc/gPwy9+RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal homepage</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>: https://journal.hmjournals.com/index.php/JAIMLNN</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="021DB96C" w14:textId="1DB327D0" w:rsidR="00097958" w:rsidRPr="004F18E8" w:rsidRDefault="004F18E8" w:rsidP="0082404F">
+  <w:p w14:paraId="021DB96C" w14:textId="79383678" w:rsidR="00097958" w:rsidRPr="004F18E8" w:rsidRDefault="004F18E8" w:rsidP="0082404F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3066E1CF" wp14:editId="75F18D6D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="AutoShape 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -16212,193 +16036,196 @@
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHqOahHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+s0looBARVqsEetm2&#10;SLv9AGM7iVXHtmxDQFX/vWNDENteqqoczDgz8+bNvPHq8dRLdOTWCa1KnD2kGHFFNROqLfG31+1k&#10;gZHzRDEiteIlPnOHH9fv360GU/Cp7rRk3CIAUa4YTIk7702RJI52vCfuQRuuwNlo2xMPV9smzJIB&#10;0HuZTNN0ngzaMmM15c7B1/rixOuI3zSc+q9N47hHssTAzcfTxnMfzmS9IkVriekEvdIg/8CiJ0JB&#10;0RtUTTxBByv+gOoFtdrpxj9Q3Se6aQTlsQfoJkt/6+alI4bHXmA4ztzG5P4fLP1y3FkkWImnGCnS&#10;g0RPB69jZTQP4xmMKyCqUjsbGqQn9WKeNf3ukNJVR1TLY/Dr2UBuFjKSNynh4gwU2Q+fNYMYAvhx&#10;VqfG9gESpoBOUZLzTRJ+8ojCx9k8m6cpKEdHX0KKMdFY5z9x3aNglNh5S0Tb+UorBcJrm8Uy5Pjs&#10;fKBFijEhVFV6K6SM+kuFhhIvZ9NZTHBaChacIczZdl9Ji44kbFD8xR7Bcx9m9UGxCNZxwjZX2xMh&#10;LzYUlyrgQWNA52pdVuTHMl1uFptFPsmn880kT+t68rSt8sl8m32c1R/qqqqzn4FalhedYIyrwG5c&#10;1yz/u3W4PpzLot0W9jaG5C16nBeQHf8j6ahsEPOyFnvNzjs7Kg4bGoOvryk8gfs72Pdvfv0LAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0nzjT41rGGdJmAIK6c&#10;abnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy6JeuJ47epxsshngO&#10;tTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf383bNYhAc/gPwy9+&#10;RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAHqOahHQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal homepage</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00BB4FC4" w:rsidRPr="00BB4FC4">
+    <w:r w:rsidR="005B0103" w:rsidRPr="005B0103">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>https://journal.hmjournals.com/index.php/JAIMLNN</w:t>
+      <w:t>https://journal.hmjournals.com/index.php/JECNAM</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="29D1DD03" w14:textId="42DEFC3B" w:rsidR="00097958" w:rsidRPr="00CF371B" w:rsidRDefault="00453F49" w:rsidP="00453F49">
+  <w:p w14:paraId="29D1DD03" w14:textId="07C4BF41" w:rsidR="00097958" w:rsidRPr="005B0103" w:rsidRDefault="005B0103" w:rsidP="005B0103">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="066E0B6C" wp14:editId="04BDC7AF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45053868" wp14:editId="7451BFC0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="AutoShape 6"/>
+              <wp:docPr id="3" name="AutoShape 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5616000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="552B3CA2" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="79C3E171" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0n&#10;zjT41rGGdJmAIK6cabnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy&#10;6JeuJ47epxsshngOtTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf&#10;383bNYhAc/gPwy9+RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU9dCTHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2pBARVqsEetl2&#10;kXb7AcZ2EquJbdmGgKr+e8eGILa9VFU5mHFm5s2beePV46nv0JEbK5QscDKNMeKSKiZkU+Bvb9vJ&#10;AiPriGSkU5IX+Mwtflx//LAadM5nqlUd4wYBiLT5oAvcOqfzKLK05T2xU6W5BGetTE8cXE0TMUMG&#10;QO+7aBbHWTQow7RRlFsLX6uLE68Dfl1z6l7q2nKHugIDNxdOE869P6P1iuSNIboV9EqD/AOLnggJ&#10;RW9QFXEEHYz4A6oX1Cirajelqo9UXQvKQw/QTRL/1s1rSzQPvcBwrL6Nyf4/WPr1uDNIsAI/YCRJ&#10;DxI9HZwKlVHmxzNom0NUKXfGN0hP8lU/K/rdIqnKlsiGh+C3s4bcxGdE71L8xWoosh++KAYxBPDD&#10;rE616T0kTAGdgiTnmyT85BCFj/MsyeIYlKOjLyL5mKiNdZ+56pE3CmydIaJpXamkBOGVSUIZcny2&#10;ztMi+Zjgq0q1FV0X9O8kGgq8nM/mIcGqTjDv9GHWNPuyM+hI/AaFX+gRPPdhRh0kC2AtJ2xztR0R&#10;3cWG4p30eNAY0LlalxX5sYyXm8VmkU7SWbaZpHFVTZ62ZTrJtsmnefVQlWWV/PTUkjRvBWNcenbj&#10;uibp363D9eFcFu22sLcxRO/Rw7yA7PgfSAdlvZiXtdgrdt6ZUXHY0BB8fU3+Cdzfwb5/8+tfAAAA&#10;//8DAFBLAwQUAAYACAAAACEANjp7KN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXFDrxBIlpHGqCokDR9pKXLfxkqTE6yh2mtCvx4gDPe7MaOZtsZltJ840+NaxhnSZgCCu&#10;nGm51nDYvy4yED4gG+wck4Zv8rApb28KzI2b+J3Ou1CLWMI+Rw1NCH0upa8asuiXrieO3qcbLIZ4&#10;DrU0A06x3HZSJclKWmw5LjTY00tD1ddutBrIj49psn229eHtMj18qMtp6vda39/N2zWIQHP4D8Mv&#10;fkSHMjId3cjGi07DQkXyoEGpJxDRz7J0BeL4J8iykNcPlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA1PXQkx4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEANjp7KN0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00C854C1" w:rsidRPr="00CF371B">
+    <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal homepage</w:t>
     </w:r>
-    <w:r w:rsidR="00C854C1" w:rsidRPr="00CF371B">
+    <w:r w:rsidRPr="00CF371B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00921715" w:rsidRPr="00921715">
+    <w:r w:rsidRPr="005B0103">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>https://journal.hmjournals.com/index.php/JAIMLNN</w:t>
+      <w:t>https://journal.hmjournals.com/index.php/JECNAM</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73922D87" w14:textId="77777777" w:rsidR="0084344F" w:rsidRPr="00CD1A0F" w:rsidRDefault="0084344F">
+    <w:p w14:paraId="1E5838A6" w14:textId="77777777" w:rsidR="00F91295" w:rsidRPr="00CD1A0F" w:rsidRDefault="00F91295">
       <w:r w:rsidRPr="00CD1A0F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20173027" w14:textId="77777777" w:rsidR="0084344F" w:rsidRPr="00CD1A0F" w:rsidRDefault="0084344F">
+    <w:p w14:paraId="4AC30C5C" w14:textId="77777777" w:rsidR="00F91295" w:rsidRPr="00CD1A0F" w:rsidRDefault="00F91295">
       <w:r w:rsidRPr="00CD1A0F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="01D96108" w14:textId="77777777" w:rsidR="00443FE8" w:rsidRPr="00CD1A0F" w:rsidRDefault="00443FE8" w:rsidP="00443FE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10393" w:y="-5"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD1A0F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CD1A0F">
@@ -16457,51 +16284,50 @@
     <w:r w:rsidRPr="00CD1A0F">
       <w:tab/>
       <w:t>ISSN: 2</w:t>
     </w:r>
     <w:r>
       <w:t>799</w:t>
     </w:r>
     <w:r w:rsidRPr="00CD1A0F">
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">1172          </w:t>
     </w:r>
     <w:r w:rsidRPr="00CD1A0F">
       <w:sym w:font="Wingdings" w:char="F072"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F150106" w14:textId="0D1EA5E8" w:rsidR="00097958" w:rsidRPr="00443FE8" w:rsidRDefault="00443FE8" w:rsidP="00443FE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
     <w:r w:rsidRPr="00CD1A0F">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="433FA4F8" wp14:editId="7BA8930F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="640945552" name="AutoShape 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -16521,51 +16347,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:shapetype w14:anchorId="0FAD679E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:1.4pt;width:442.2pt;height:0;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5Ba8JAFITvBf/D8oReim4SqKQxLyJCDz1WBa9r9jWJZt+G7Mak/vquvbSnYZhh5ss3k2nF&#10;jXrXWEaIlxEI4tLqhiuE4+F9kYJwXrFWrWVC+CYHm2L2lKtM25E/6bb3lQgj7DKFUHvfZVK6siaj&#10;3NJ2xCH7sr1RPti+krpXYxg3rUyiaCWNajg81KqjXU3ldT8YBHLDaxxt30x1/LiPL6fkfhm7A+Lz&#10;fNquQXia/F8ZHvgBHYrAdLYDaydahEUSyD3CQ0KcpvEKxPnXyyKX//GLHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="2881C865" w14:textId="5B8C724A" w:rsidR="00802823" w:rsidRPr="004C30EB" w:rsidRDefault="008966DD" w:rsidP="008966DD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10021" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -16580,151 +16406,150 @@
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009C4500">
+    <w:r w:rsidR="005B0103">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="15F18464" w14:textId="7F3EC2C7" w:rsidR="00802823" w:rsidRPr="004C30EB" w:rsidRDefault="003F12F0" w:rsidP="002C6D49">
+  <w:p w14:paraId="15F18464" w14:textId="315DF79D" w:rsidR="00802823" w:rsidRPr="004C30EB" w:rsidRDefault="005B0103" w:rsidP="002C6D49">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004C30EB">
+    <w:r w:rsidRPr="005B0103">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Journal of Artificial Intelligence, Machine Learning and Neural Network (JAIMLNN)</w:t>
+      <w:t>Journal of Electronics, Computer Networking and Applied Mathematics (JECNAM)</w:t>
     </w:r>
     <w:r w:rsidR="008966DD" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
-    <w:r w:rsidR="00921715" w:rsidRPr="00921715">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>2799-1172</w:t>
+      <w:t>2799-1156</w:t>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:sym w:font="Wingdings" w:char="F072"/>
     </w:r>
     <w:r w:rsidR="00802823" w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D709E8E" w14:textId="77777777" w:rsidR="00802823" w:rsidRPr="004C30EB" w:rsidRDefault="00802823" w:rsidP="00802823">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-61" w:firstLine="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C30EB">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="16"/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="147FB090" wp14:editId="01A54B46">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="AutoShape 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -16756,136 +16581,137 @@
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="639CC714" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:1.4pt;width:442.2pt;height:0;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcw0/pHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DkloYCEirFYJ9GXb&#10;RdrtBxjbSaw6tmUbAqr67x2bi9j2parKgxlnZs5czvHy8dhLdODWCa1KnI1TjLiimgnVlvjb22Y0&#10;x8h5ohiRWvESn7jDj6uPH5aDKfhEd1oybhGAKFcMpsSd96ZIEkc73hM31oYrcDba9sTD1bYJs2QA&#10;9F4mkzSdJYO2zFhNuXPwtT478SriNw2n/qVpHPdIlhh68/G08dyFM1ktSdFaYjpBL22Qf+iiJ0JB&#10;0RtUTTxBeyv+gOoFtdrpxo+p7hPdNILyOANMk6W/TfPaEcPjLLAcZ25rcv8Pln49bC0SDLibYqRI&#10;Dxw97b2OpdFD2M9gXAFhldraMCE9qlfzrOl3h5SuOqJaHoPfTgZys5CRvEsJF2egym74ohnEEMCP&#10;yzo2tg+QsAZ0jJycbpzwo0cUPk5n2SxNgTp69SWkuCYa6/xnrnsUjBI7b4loO19ppYB5bbNYhhye&#10;nQ9tkeKaEKoqvRFSRgFIhYYSL6aTaUxwWgoWnCHM2XZXSYsOJEgo/uKM4LkPs3qvWATrOGHri+2J&#10;kGcbiksV8GAwaOdinTXyY5Eu1vP1PB/lk9l6lKd1PXraVPlotskepvWnuqrq7GdoLcuLTjDGVeju&#10;qtcs/zs9XF7OWWk3xd7WkLxHj/uCZq//senIbCDzLIudZqetvTIOEo3Bl+cU3sD9Hez7R7/6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAJPPZPtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQWvCQBSE&#10;7wX/w/KEXopuEqikMS8iQg89VgWva/Y1iWbfhuzGpP76rr20p2GYYebLN5NpxY1611hGiJcRCOLS&#10;6oYrhOPhfZGCcF6xVq1lQvgmB5ti9pSrTNuRP+m295UII+wyhVB732VSurImo9zSdsQh+7K9UT7Y&#10;vpK6V2MYN61MomgljWo4PNSqo11N5XU/GARyw2scbd9Mdfy4jy+n5H4ZuwPi83zarkF4mvxfGR74&#10;AR2KwHS2A2snWoRFEsg9wkNCnKbxCsT518sil//xix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA3MNP6R4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAJPPZPtoAAAAGAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
+  <w:p w14:paraId="7CF11AD2" w14:textId="77777777" w:rsidR="005B0103" w:rsidRDefault="005B0103"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="00487EDE" w14:textId="51CD3E06" w:rsidR="00965DC3" w:rsidRPr="00965DC3" w:rsidRDefault="003F12F0" w:rsidP="00A15523">
+  <w:p w14:paraId="00487EDE" w14:textId="52ED6CAB" w:rsidR="00965DC3" w:rsidRPr="00965DC3" w:rsidRDefault="005B0103" w:rsidP="00A15523">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003F12F0">
+    <w:r w:rsidRPr="005B0103">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of Artificial Intelligence, Machine Learning and Neural Network </w:t>
+      <w:t>Journal of Electronics, Computer Networking and Applied Mathematics (JECNAM)</w:t>
+    </w:r>
+    <w:r w:rsidR="003F12F0" w:rsidRPr="003F12F0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="69794571" w14:textId="50EC9DCD" w:rsidR="00A15523" w:rsidRPr="00440782" w:rsidRDefault="00440782" w:rsidP="00440782">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00DB475A">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>Vol</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">: 05, No. 01, </w:t>
+      <w:t xml:space="preserve">Vol: 05, No. 01, </w:t>
     </w:r>
     <w:r w:rsidR="00734791">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Jan-June</w:t>
     </w:r>
     <w:r w:rsidRPr="00DB475A">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A371CCD" w14:textId="216A02BF" w:rsidR="00097958" w:rsidRPr="00965DC3" w:rsidRDefault="00A15523" w:rsidP="00D22DAB">
+  <w:p w14:paraId="2A371CCD" w14:textId="3F3E6FA8" w:rsidR="00097958" w:rsidRPr="00965DC3" w:rsidRDefault="00A15523" w:rsidP="00D22DAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
-    <w:r w:rsidR="00921715" w:rsidRPr="00921715">
+    <w:r w:rsidR="005B0103">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
-      <w:t>2799-1172</w:t>
+      <w:t>2799-1156</w:t>
     </w:r>
     <w:r w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">, DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="0011105E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>10.55529/</w:t>
       </w:r>
       <w:r w:rsidR="00921715">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>jaimlnn</w:t>
       </w:r>
       <w:r w:rsidR="00965DC3" w:rsidRPr="00965DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.51.1.1</w:t>
@@ -16932,70 +16758,69 @@
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C3666D" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00097958" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00C3666D" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE7706">
+    <w:r w:rsidR="005B0103">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C3666D" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00050148" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
-        <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="480481AD" wp14:editId="7948B284">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-19050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>180975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="AutoShape 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -17015,90 +16840,90 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:shapetype w14:anchorId="2112F795" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.5pt;margin-top:14.25pt;width:442.2pt;height:0;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQAMbcMI3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4oNZJaFEa4lQVEgeOtJW4buNtEhqvo9hpQr8eox7gODurmTf5ZjKt&#10;uFDvGssK4kUEgri0uuFKwWH/Nk9BOI+ssbVMCr7Jwaa4v8sx03bkD7rsfCVCCLsMFdTed5mUrqzJ&#10;oFvYjjh4J9sb9EH2ldQ9jiHctDKJomdpsOHQUGNHrzWV591gFJAbVnG0XZvq8H4dHz+T69fY7ZV6&#10;mE3bFxCeJv/3DL/4AR2KwHS0A2snWgXzpzDFK0jSFYjgp2m8BHG8HWSRy/8Dih8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAby8EorcBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEADG3DCN4AAAAIAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00097958" w:rsidRPr="00965DC3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F8E6846" w14:textId="77777777" w:rsidR="00E77E1F" w:rsidRPr="00965DC3" w:rsidRDefault="00E77E1F" w:rsidP="00E77E1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF5206B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C88AC22"/>
     <w:lvl w:ilvl="0" w:tplc="D074B24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17173,51 +16998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9D2911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F456218E"/>
     <w:lvl w:ilvl="0" w:tplc="EBEC6870">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17289,51 +17114,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="203B36FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D6DE56"/>
     <w:lvl w:ilvl="0" w:tplc="28E0798C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17381,51 +17206,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C65574"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17521,51 +17346,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FB730A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17634,51 +17459,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37991C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAAA6750"/>
     <w:lvl w:ilvl="0" w:tplc="8C0877AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17726,51 +17551,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A796E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0523430"/>
     <w:lvl w:ilvl="0" w:tplc="F30472EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17818,51 +17643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE670CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F306BE0"/>
     <w:lvl w:ilvl="0" w:tplc="D96EDC86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17907,51 +17732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F782411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA8C5D3A"/>
     <w:lvl w:ilvl="0" w:tplc="2F08CB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18023,51 +17848,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4044396E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4988C54"/>
     <w:lvl w:ilvl="0" w:tplc="C78A85BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18136,51 +17961,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAD032B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6E8D5D8"/>
     <w:lvl w:ilvl="0" w:tplc="85D818AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18252,75 +18077,75 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0F4C1592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52EA1912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0230412C"/>
     <w:lvl w:ilvl="0" w:tplc="15DA9126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18394,51 +18219,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560B2A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BFE696E"/>
     <w:lvl w:ilvl="0" w:tplc="13EEE518">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="043E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="043E001B" w:tentative="1">
@@ -18483,51 +18308,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="043E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="043E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CED335E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8C878CC"/>
     <w:lvl w:ilvl="0" w:tplc="963295E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1] "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -18603,51 +18428,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D2B1111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AA4584E"/>
     <w:lvl w:ilvl="0" w:tplc="6F5E08A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18719,51 +18544,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61984878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C912726A"/>
     <w:lvl w:ilvl="0" w:tplc="38D49E24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18812,69 +18637,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F80515"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F6C8F98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="yange2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A23480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E53CC32E"/>
     <w:lvl w:ilvl="0" w:tplc="9264B2C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18946,51 +18771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3862"/>
         </w:tabs>
         <w:ind w:left="3862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4582"/>
         </w:tabs>
         <w:ind w:left="4582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE51428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A45B52"/>
     <w:lvl w:ilvl="0" w:tplc="A1C8FD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19038,51 +18863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0A3B17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E285026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -19163,74 +18988,74 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6C2EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52C8553A"/>
     <w:lvl w:ilvl="0" w:tplc="426A38D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19434,51 +19259,51 @@
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20051,50 +19876,51 @@
     <w:rsid w:val="005805DF"/>
     <w:rsid w:val="0058279C"/>
     <w:rsid w:val="0058326E"/>
     <w:rsid w:val="005833B8"/>
     <w:rsid w:val="00583A03"/>
     <w:rsid w:val="005841BA"/>
     <w:rsid w:val="00584301"/>
     <w:rsid w:val="005857EE"/>
     <w:rsid w:val="005877F2"/>
     <w:rsid w:val="00592442"/>
     <w:rsid w:val="0059283B"/>
     <w:rsid w:val="005932E4"/>
     <w:rsid w:val="00593E92"/>
     <w:rsid w:val="005949F1"/>
     <w:rsid w:val="00594C35"/>
     <w:rsid w:val="005956F7"/>
     <w:rsid w:val="00595CB2"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A0A0F"/>
     <w:rsid w:val="005A1AD0"/>
     <w:rsid w:val="005A2361"/>
     <w:rsid w:val="005A24ED"/>
     <w:rsid w:val="005A2573"/>
     <w:rsid w:val="005A4783"/>
     <w:rsid w:val="005A6B87"/>
+    <w:rsid w:val="005B0103"/>
     <w:rsid w:val="005B0825"/>
     <w:rsid w:val="005B0A84"/>
     <w:rsid w:val="005B2D16"/>
     <w:rsid w:val="005B4DAF"/>
     <w:rsid w:val="005B56A0"/>
     <w:rsid w:val="005B5788"/>
     <w:rsid w:val="005B60D5"/>
     <w:rsid w:val="005B693A"/>
     <w:rsid w:val="005C11D6"/>
     <w:rsid w:val="005C12EA"/>
     <w:rsid w:val="005C1759"/>
     <w:rsid w:val="005C234E"/>
     <w:rsid w:val="005D02EE"/>
     <w:rsid w:val="005D0C1B"/>
     <w:rsid w:val="005D210E"/>
     <w:rsid w:val="005D3D27"/>
     <w:rsid w:val="005D464B"/>
     <w:rsid w:val="005D68A1"/>
     <w:rsid w:val="005D7D3A"/>
     <w:rsid w:val="005D7EB1"/>
     <w:rsid w:val="005E1032"/>
     <w:rsid w:val="005E3927"/>
     <w:rsid w:val="005E51F9"/>
     <w:rsid w:val="005E6EF7"/>
     <w:rsid w:val="005E736A"/>
@@ -20978,50 +20804,51 @@
     <w:rsid w:val="00F5358D"/>
     <w:rsid w:val="00F5388B"/>
     <w:rsid w:val="00F541F8"/>
     <w:rsid w:val="00F5470A"/>
     <w:rsid w:val="00F551E6"/>
     <w:rsid w:val="00F5563D"/>
     <w:rsid w:val="00F56891"/>
     <w:rsid w:val="00F64CD4"/>
     <w:rsid w:val="00F64F37"/>
     <w:rsid w:val="00F65AB2"/>
     <w:rsid w:val="00F73E78"/>
     <w:rsid w:val="00F740C2"/>
     <w:rsid w:val="00F7591E"/>
     <w:rsid w:val="00F75EF9"/>
     <w:rsid w:val="00F77A9B"/>
     <w:rsid w:val="00F81ECF"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F866B0"/>
     <w:rsid w:val="00F869EF"/>
     <w:rsid w:val="00F86BE4"/>
     <w:rsid w:val="00F86C7B"/>
     <w:rsid w:val="00F86D61"/>
     <w:rsid w:val="00F905B6"/>
     <w:rsid w:val="00F90B31"/>
     <w:rsid w:val="00F90E8A"/>
+    <w:rsid w:val="00F91295"/>
     <w:rsid w:val="00F914B2"/>
     <w:rsid w:val="00F926B9"/>
     <w:rsid w:val="00F9541D"/>
     <w:rsid w:val="00F96847"/>
     <w:rsid w:val="00FA0403"/>
     <w:rsid w:val="00FA0CE6"/>
     <w:rsid w:val="00FA35FB"/>
     <w:rsid w:val="00FA5742"/>
     <w:rsid w:val="00FA597D"/>
     <w:rsid w:val="00FA5B9A"/>
     <w:rsid w:val="00FB01B9"/>
     <w:rsid w:val="00FB763A"/>
     <w:rsid w:val="00FB79C0"/>
     <w:rsid w:val="00FC2EB8"/>
     <w:rsid w:val="00FC5C43"/>
     <w:rsid w:val="00FC783D"/>
     <w:rsid w:val="00FD1598"/>
     <w:rsid w:val="00FD576E"/>
     <w:rsid w:val="00FD596B"/>
     <w:rsid w:val="00FD6DB9"/>
     <w:rsid w:val="00FE58CC"/>
     <w:rsid w:val="00FE75A9"/>
     <w:rsid w:val="00FE7706"/>
     <w:rsid w:val="00FF058D"/>
     <w:rsid w:val="00FF1D8E"/>
@@ -21623,92 +21450,86 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0094367D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00061D77"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
@@ -22540,50 +22361,56 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E619D6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00981F5C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="uxksbf">
     <w:name w:val="uxksbf"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C65E31"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="005B0103"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="166331985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="217479313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -24706,51 +24533,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2056729567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1360224/abdel-rahman-hedar/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com.eg/citations?view_op=list_works&amp;hl=en&amp;hl=en&amp;user=ql9fuOIAAAAJ" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7594-276X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55529/jaimlnn.51.1." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5798-1426" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1332081/patricia-melin/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/3767095/kennedy-okokpujie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6506883494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57200210834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9936-5987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=7006491873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kennedy.okokpujie@covenantuniversity.edu.nga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Ts6JtfMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=j5a-U-YAAAAJ&amp;hl=id&amp;oi=ao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55529/jaimlnn.51.1." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1360224/abdel-rahman-hedar/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com.eg/citations?view_op=list_works&amp;hl=en&amp;hl=en&amp;user=ql9fuOIAAAAJ" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7594-276X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55529/jecnam.51.1." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5798-1426" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1332081/patricia-melin/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/3767095/kennedy-okokpujie/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6506883494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57200210834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9936-5987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=7006491873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kennedy.okokpujie@covenantuniversity.edu.nga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Ts6JtfMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=j5a-U-YAAAAJ&amp;hl=id&amp;oi=ao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.55529/jecnam.51.1." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.hmjournals.com/index.php/JAIMLNN/article/view/5037" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25005,51 +24832,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8020FD8-563E-4C5A-B08E-008AD0DBF30B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{694519B7-F4C5-486D-A62F-6061573F3A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>10673</Words>
   <Characters>60837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>506</Lines>
   <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>